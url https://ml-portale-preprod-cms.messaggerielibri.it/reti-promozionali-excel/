--- v0 (2026-06-21)
+++ v1 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e701556de84753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c29e4d9e4404429eaed589d8317cf0bc.psmdcp" Id="Rd287f07472cf4a5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc9fed61bf384311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bec9ee297754abcac93a60716d3e5ad.psmdcp" Id="R8aaa0edd4d724407" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Reti Promozionali" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Rete promozionale</x:t>
   </x:si>
   <x:si>
     <x:t>Codice rete</x:t>
   </x:si>
   <x:si>
@@ -298,60 +298,60 @@
   <x:si>
     <x:t>PDE SERVIZI COMM. PER EDITORIA</x:t>
   </x:si>
   <x:si>
     <x:t>PP</x:t>
   </x:si>
   <x:si>
     <x:t>direzione@pde.it</x:t>
   </x:si>
   <x:si>
     <x:t>0274815691</x:t>
   </x:si>
   <x:si>
     <x:t>PEA ITALIA</x:t>
   </x:si>
   <x:si>
     <x:t>PI</x:t>
   </x:si>
   <x:si>
     <x:t>Via Spallanzani, 16</x:t>
   </x:si>
   <x:si>
     <x:t>Milano</x:t>
   </x:si>
   <x:si>
-    <x:t>PEARSON ITALIA SPA</x:t>
+    <x:t>PEARSON</x:t>
   </x:si>
   <x:si>
     <x:t>PA</x:t>
   </x:si>
   <x:si>
     <x:t>VIA ARCHIMEDE,51</x:t>
   </x:si>
   <x:si>
-    <x:t>francesca.ferrari@pearson.com</x:t>
+    <x:t>donatella.cattaneo@pearson.com</x:t>
   </x:si>
   <x:si>
     <x:t>0274823331</x:t>
   </x:si>
   <x:si>
     <x:t>PROLIBRO</x:t>
   </x:si>
   <x:si>
     <x:t>PL</x:t>
   </x:si>
   <x:si>
     <x:t>Via Gherardini, 10</x:t>
   </x:si>
   <x:si>
     <x:t>20145</x:t>
   </x:si>
   <x:si>
     <x:t>prolibro@prolibro.it</x:t>
   </x:si>
   <x:si>
     <x:t>02/34597630</x:t>
   </x:si>
   <x:si>
     <x:t>PROMEDIA ITALIA SERVICE</x:t>
   </x:si>